--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4657E968" w14:textId="0D92AC8F" w:rsidR="00CD7D36" w:rsidRPr="004B0AD7" w:rsidRDefault="005C407A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B0AD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Equal Opportunities Monitoring form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF2AB23" w14:textId="77777777" w:rsidR="005C407A" w:rsidRDefault="005C407A"/>
     <w:p w14:paraId="6669660D" w14:textId="77777777" w:rsidR="009252D1" w:rsidRDefault="004B0AD7" w:rsidP="009252D1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>The Isleworth &amp; Hounslow Charity Ltd wo</w:t>
@@ -54,54 +54,51 @@
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ks within an Equal opportunities Policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C24A20" w14:textId="1E74157F" w:rsidR="005C407A" w:rsidRDefault="004B0AD7" w:rsidP="009252D1">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We monitor our work and ensure that the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>almshouse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> application process does not discriminate </w:t>
       </w:r>
       <w:r w:rsidR="00641A38">
         <w:t>against particular groups. We therefore would be grateful if you would fill in this form and return it with your applications; two forms if two people are applying.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D15B915" w14:textId="4B0BB1F7" w:rsidR="005C407A" w:rsidRDefault="005C407A">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0D15B915" w14:textId="4B0BB1F7" w:rsidR="005C407A" w:rsidRDefault="005C407A"/>
     <w:p w14:paraId="1AB730CB" w14:textId="77777777" w:rsidR="00641A38" w:rsidRDefault="00641A38"/>
     <w:p w14:paraId="21108EF5" w14:textId="5C49BDCF" w:rsidR="005C407A" w:rsidRDefault="005C407A">
       <w:r>
         <w:t>1. Gender</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="969"/>
         <w:gridCol w:w="3567"/>
         <w:gridCol w:w="941"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C407A" w14:paraId="69D2F625" w14:textId="77777777" w:rsidTr="009252D1">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
@@ -533,56 +530,60 @@
         <w:t>5. Sexuality</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="882"/>
         <w:gridCol w:w="2094"/>
         <w:gridCol w:w="912"/>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="941"/>
       </w:tblGrid>
       <w:tr w:rsidR="005C407A" w14:paraId="1F07BA77" w14:textId="77777777" w:rsidTr="009252D1">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104FB0D0" w14:textId="3FCE61E3" w:rsidR="005C407A" w:rsidRDefault="009252D1">
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="104FB0D0" w14:textId="11696ADF" w:rsidR="005C407A" w:rsidRDefault="009252D1">
+            <w:r>
+              <w:t>Het</w:t>
+            </w:r>
+            <w:r w:rsidR="006301E6">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t>rosexual</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="882" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C3ECDFD" w14:textId="77777777" w:rsidR="005C407A" w:rsidRDefault="005C407A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7071461D" w14:textId="5929E9F2" w:rsidR="005C407A" w:rsidRDefault="009252D1">
             <w:r>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="912" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="449BB342" w14:textId="77777777" w:rsidR="005C407A" w:rsidRDefault="005C407A"/>
         </w:tc>
         <w:tc>
@@ -634,129 +635,130 @@
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B73F971" w14:textId="77777777" w:rsidR="009252D1" w:rsidRDefault="009252D1"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20D19CE4" w14:textId="77777777" w:rsidR="005C407A" w:rsidRDefault="005C407A"/>
     <w:sectPr w:rsidR="005C407A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="101"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C407A"/>
     <w:rsid w:val="004B0AD7"/>
     <w:rsid w:val="005C407A"/>
+    <w:rsid w:val="006301E6"/>
     <w:rsid w:val="00641A38"/>
     <w:rsid w:val="009252D1"/>
+    <w:rsid w:val="00971096"/>
     <w:rsid w:val="00CD7D36"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B70DAE6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5B27D0E0-D4AA-4671-A48E-EA204165D0DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -834,98 +836,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -1157,58 +1162,58 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005C407A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1475,50 +1480,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B18DE7AB1BBE39498517EF45C6F52985" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e7a7137dd36e334929002154638fdf19">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5c542543-ff94-4933-b03e-73daf86eb67e" xmlns:ns3="8b45884d-8e0a-4c73-be67-04510ba3cb0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="709a37ca39683850b1ae5126fc776593" ns2:_="" ns3:_="">
     <xsd:import namespace="5c542543-ff94-4933-b03e-73daf86eb67e"/>
     <xsd:import namespace="8b45884d-8e0a-4c73-be67-04510ba3cb0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1697,112 +1711,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8b45884d-8e0a-4c73-be67-04510ba3cb0b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5c542543-ff94-4933-b03e-73daf86eb67e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF3E578-2640-4546-B1E0-2F2355CFFE6E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9F6896-80C8-45A6-A939-9936F6656453}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E9F6896-80C8-45A6-A939-9936F6656453}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABF3E578-2640-4546-B1E0-2F2355CFFE6E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="5c542543-ff94-4933-b03e-73daf86eb67e"/>
+    <ds:schemaRef ds:uri="8b45884d-8e0a-4c73-be67-04510ba3cb0b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CAE181E-C98F-4DFA-9D15-97BA75675156}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CAE181E-C98F-4DFA-9D15-97BA75675156}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8b45884d-8e0a-4c73-be67-04510ba3cb0b"/>
+    <ds:schemaRef ds:uri="5c542543-ff94-4933-b03e-73daf86eb67e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>113</Words>
-  <Characters>647</Characters>
+  <Characters>648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>759</CharactersWithSpaces>
+  <CharactersWithSpaces>760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sheryl Lamb</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B18DE7AB1BBE39498517EF45C6F52985</vt:lpwstr>
   </property>